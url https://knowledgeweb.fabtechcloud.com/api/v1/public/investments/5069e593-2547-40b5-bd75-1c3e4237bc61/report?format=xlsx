--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c031e6891d1466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db31d7ae0fdf4fe58ebdab9628b1d065.psmdcp" Id="R6be43633887b483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2118933f05042e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7301840102304670a8be1cc5cc05c54e.psmdcp" Id="Rfcbaaea80d364aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Overview" sheetId="1" r:id="rId2"/>
     <x:sheet name="Coverage &amp; Partners" sheetId="2" r:id="rId3"/>
     <x:sheet name="Financing" sheetId="3" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NDMA KnowledgeWeb</x:t>
   </x:si>
   <x:si>
     <x:t>Makindu Irrigation Scheme</x:t>
   </x:si>
   <x:si>
     <x:t>M-84849272  •  Published</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated 24 Aug 2026 10:55 UTC • by Public portal</x:t>
+    <x:t>Generated 11 Oct 2026 10:54 UTC • by Public portal</x:t>
   </x:si>
   <x:si>
     <x:t>Project overview</x:t>
   </x:si>
   <x:si>
     <x:t>Field</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Project name</x:t>
   </x:si>
   <x:si>
     <x:t>Serial no.</x:t>
   </x:si>
   <x:si>
     <x:t>M-84849272</x:t>
   </x:si>
   <x:si>
     <x:t>Tender no.</x:t>
   </x:si>
   <x:si>
     <x:t>—</x:t>
   </x:si>
@@ -101,51 +101,52 @@
   <x:si>
     <x:t>3 months</x:t>
   </x:si>
   <x:si>
     <x:t>Total budget (KSh)</x:t>
   </x:si>
   <x:si>
     <x:t>Funds absorption (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Partner investment</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Stalled</x:t>
   </x:si>
   <x:si>
     <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
-    <x:t>Irrigation scheme for Mulili ward communities.</x:t>
+    <x:t>Irrigation scheme for Mulili ward communities.
+Aiming to build resilience and enhance food security for the community</x:t>
   </x:si>
   <x:si>
     <x:t>Counties, sectors, implementers and beneficiaries</x:t>
   </x:si>
   <x:si>
     <x:t>Counties</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Sub-county</x:t>
   </x:si>
   <x:si>
     <x:t>Ward</x:t>
   </x:si>
   <x:si>
     <x:t>Makueni</x:t>
   </x:si>
   <x:si>
     <x:t>Nzaui/Kilili/Kalamba</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors</x:t>
   </x:si>
@@ -728,51 +729,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F22"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="19.996339" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="42.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="64.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2"/>
       <x:c r="C1" s="2"/>
       <x:c r="D1" s="2"/>
       <x:c r="E1" s="2"/>
       <x:c r="F1" s="2"/>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="4" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="5" t="s">
         <x:v>3</x:v>