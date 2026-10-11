--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e7b0f142244d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87e1b5545def4ea4bd52b072316621a5.psmdcp" Id="Rd39d8c94fa9c452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3eb6b949184b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f20786f5626c4a07ad8feb5fad275ccf.psmdcp" Id="Rdb588bd5e18e4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Overview" sheetId="1" r:id="rId2"/>
     <x:sheet name="Results Framework" sheetId="2" r:id="rId3"/>
     <x:sheet name="Coverage &amp; Partners" sheetId="3" r:id="rId4"/>
     <x:sheet name="Financing" sheetId="4" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NDMA KnowledgeWeb</x:t>
   </x:si>
   <x:si>
     <x:t>Wajir Maternal &amp; Child Nutrition</x:t>
   </x:si>
   <x:si>
     <x:t>NDMA/DRM/2020/033  •  Published</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated 24 Aug 2026 12:02 UTC • by Public portal</x:t>
+    <x:t>Generated 11 Oct 2026 11:30 UTC • by Public portal</x:t>
   </x:si>
   <x:si>
     <x:t>Project overview</x:t>
   </x:si>
   <x:si>
     <x:t>Field</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Project name</x:t>
   </x:si>
   <x:si>
     <x:t>Serial no.</x:t>
   </x:si>
   <x:si>
     <x:t>NDMA/DRM/2020/033</x:t>
   </x:si>
   <x:si>
     <x:t>Tender no.</x:t>
   </x:si>
   <x:si>
     <x:t>—</x:t>
   </x:si>